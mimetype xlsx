--- v0 (2026-04-03)
+++ v1 (2026-05-21)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191028bdb37f490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a356c29b7e64573864d1b92b72237df.psmdcp" Id="Rdb5481e579d34431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78f84b921024452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50d1051984f8483baea9e0a654271812.psmdcp" Id="R007be1212d344a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="नीलामी तिथियां" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <x:si>
-    <x:t>माह अप्रैल 2026 से जून 2026 तक नीलाम तिथियों का अनुमोदन की सूची</x:t>
+    <x:t>माह मई 2026 से जून 2026 तक नीलाम तिथियों का अनुमोदन की सूची</x:t>
   </x:si>
   <x:si>
     <x:t>क्र.</x:t>
   </x:si>
   <x:si>
     <x:t>परियोजना मण्डल का नाम</x:t>
   </x:si>
   <x:si>
     <x:t>काष्ठागार का नाम</x:t>
   </x:si>
   <x:si>
-    <x:t>अप्रैल 2026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>मई 2026</x:t>
   </x:si>
   <x:si>
     <x:t>जून 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Antagarh Project Division, Bhanupratappur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dhanesara</x:t>
   </x:si>
   <x:si>
     <x:t>Karathi/Kondagaon</x:t>
   </x:si>
   <x:si>
     <x:t>Barnawapara Project Division, Raipur</x:t>
   </x:si>
   <x:si>
     <x:t>Kodar</x:t>
   </x:si>
   <x:si>
     <x:t>Industrial Project Division, Jagdalpur</x:t>
   </x:si>
   <x:si>
     <x:t>Kawardha Project Division, Kawardha</x:t>
   </x:si>
   <x:si>
     <x:t>Bodla</x:t>
   </x:si>
   <x:si>
     <x:t>Kota Project Division, Bilaspur</x:t>
   </x:si>
   <x:si>
     <x:t>Kota/Tara</x:t>
   </x:si>
@@ -328,57 +328,57 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="4" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="6" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="3" borderId="4" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="3" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="3" borderId="6" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="3" borderId="7" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="2" fillId="3" borderId="9" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="2" fillId="0" borderId="7" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="2" fillId="0" borderId="9" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="19">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -403,59 +403,59 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <x:xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -713,245 +713,233 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F10"/>
+  <x:dimension ref="A1:E11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="4.300625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.390625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="18.350625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="11.290625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="6" max="6" width="9.700625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="9.340625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="9.700625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:6">
+    <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s"/>
       <x:c r="C1" s="2" t="s"/>
       <x:c r="D1" s="2" t="s"/>
-      <x:c r="E1" s="2" t="s"/>
-[...2 lines deleted...]
-    <x:row r="2" spans="1:6">
+      <x:c r="E1" s="3" t="s"/>
+    </x:row>
+    <x:row r="2" spans="1:5">
       <x:c r="A2" s="4" t="s"/>
       <x:c r="B2" s="5" t="s"/>
       <x:c r="C2" s="5" t="s"/>
       <x:c r="D2" s="5" t="s"/>
-      <x:c r="E2" s="5" t="s"/>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:6">
+      <x:c r="E2" s="6" t="s"/>
+    </x:row>
+    <x:row r="3" spans="1:5">
       <x:c r="A3" s="7" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B3" s="8" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C3" s="8" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D3" s="8" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="E3" s="8" t="s">
+      <x:c r="E3" s="9" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="F3" s="9" t="s">
-[...3 lines deleted...]
-    <x:row r="4" spans="1:6">
+    </x:row>
+    <x:row r="4" spans="1:5">
       <x:c r="A4" s="10" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="11" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C4" s="11" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="C4" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D4" s="11" t="n">
-        <x:v>15</x:v>
-[...1 lines deleted...]
-      <x:c r="E4" s="11" t="n">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="F4" s="12" t="n">
-[...3 lines deleted...]
-    <x:row r="5" spans="1:6">
+      <x:c r="E4" s="12" t="s"/>
+    </x:row>
+    <x:row r="5" spans="1:5">
       <x:c r="A5" s="13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="14" t="s">
-        <x:v>9</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="14" t="s">
-        <x:v>10</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="14" t="n">
-        <x:v>6</x:v>
-[...8 lines deleted...]
-    <x:row r="6" spans="1:6">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="E5" s="15" t="n">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:5">
       <x:c r="A6" s="10" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="11" t="s">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="11" t="s">
-        <x:v>8</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="11" t="n">
-        <x:v>15</x:v>
-[...8 lines deleted...]
-    <x:row r="7" spans="1:6">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="E6" s="12" t="n">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:5">
       <x:c r="A7" s="13" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="14" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C7" s="14" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="14" t="n">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="C7" s="14" t="s">
-[...12 lines deleted...]
-    <x:row r="8" spans="1:6">
+      <x:c r="E7" s="15" t="n">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:5">
       <x:c r="A8" s="10" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="11" t="s">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="11" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D8" s="11" t="n">
-        <x:v>10</x:v>
-[...8 lines deleted...]
-    <x:row r="9" spans="1:6">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E8" s="12" t="n">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:5">
       <x:c r="A9" s="13" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="14" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="C9" s="14" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D9" s="14" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E9" s="15" t="n">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:5">
+      <x:c r="A10" s="10" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B10" s="11" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="C9" s="14" t="s">
+      <x:c r="C10" s="11" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="D9" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="E9" s="14" t="n">
+      <x:c r="D10" s="11" t="n">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="F9" s="15" t="n">
+      <x:c r="E10" s="12" t="n">
         <x:v>24</x:v>
       </x:c>
     </x:row>
-    <x:row r="10" spans="1:6">
-[...3 lines deleted...]
-      <x:c r="B10" s="17" t="s">
+    <x:row r="11" spans="1:5">
+      <x:c r="A11" s="16" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B11" s="17" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C10" s="17" t="s">
+      <x:c r="C11" s="17" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="D10" s="17" t="n">
-[...2 lines deleted...]
-      <x:c r="E10" s="17" t="n">
+      <x:c r="D11" s="17" t="n">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="F10" s="18" t="n">
+      <x:c r="E11" s="18" t="n">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
-    <x:mergeCell ref="A1:F1"/>
+    <x:mergeCell ref="A1:E1"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>