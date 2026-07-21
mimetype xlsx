--- v1 (2026-05-21)
+++ v2 (2026-07-21)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78f84b921024452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50d1051984f8483baea9e0a654271812.psmdcp" Id="R007be1212d344a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbce7031af36433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1e30c10f3b44bf0b7dd5bf7a792f578.psmdcp" Id="R29ff742549c342ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="नीलामी तिथियां" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <x:si>
-    <x:t>माह मई 2026 से जून 2026 तक नीलाम तिथियों का अनुमोदन की सूची</x:t>
+    <x:t>माह जुलाई 2026 से अगस्त 2026 तक नीलाम तिथियों का अनुमोदन की सूची</x:t>
   </x:si>
   <x:si>
     <x:t>क्र.</x:t>
   </x:si>
   <x:si>
     <x:t>परियोजना मण्डल का नाम</x:t>
   </x:si>
   <x:si>
     <x:t>काष्ठागार का नाम</x:t>
   </x:si>
   <x:si>
-    <x:t>मई 2026</x:t>
-[...2 lines deleted...]
-    <x:t>जून 2026</x:t>
+    <x:t>जुलाई 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>अगस्त 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Antagarh Project Division, Bhanupratappur</x:t>
   </x:si>
   <x:si>
     <x:t>Dhanesara</x:t>
   </x:si>
   <x:si>
     <x:t>Karathi/Kondagaon</x:t>
   </x:si>
   <x:si>
     <x:t>Barnawapara Project Division, Raipur</x:t>
   </x:si>
   <x:si>
     <x:t>Kodar</x:t>
   </x:si>
   <x:si>
     <x:t>Industrial Project Division, Jagdalpur</x:t>
   </x:si>
   <x:si>
     <x:t>Kawardha Project Division, Kawardha</x:t>
   </x:si>
   <x:si>
     <x:t>Bodla</x:t>
   </x:si>
@@ -722,219 +722,219 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="4.300625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.390625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="18.350625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="9.340625" style="0" customWidth="1"/>
-    <x:col min="5" max="5" width="9.700625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="11.780625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="12.170625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s"/>
       <x:c r="C1" s="2" t="s"/>
       <x:c r="D1" s="2" t="s"/>
       <x:c r="E1" s="3" t="s"/>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="4" t="s"/>
       <x:c r="B2" s="5" t="s"/>
       <x:c r="C2" s="5" t="s"/>
       <x:c r="D2" s="5" t="s"/>
       <x:c r="E2" s="6" t="s"/>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="7" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B3" s="8" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C3" s="8" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D3" s="8" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E3" s="9" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="10" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="11" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="11" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="11" t="n">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E4" s="12" t="s"/>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="14" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="14" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="14" t="n">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="15" t="n">
-        <x:v>12</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="10" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="11" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="11" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="11" t="n">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E6" s="12" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="13" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="14" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="14" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="14" t="n">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E7" s="15" t="n">
-        <x:v>12</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="10" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="11" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="11" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D8" s="11" t="n">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E8" s="12" t="n">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="13" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="14" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C9" s="14" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D9" s="14" t="n">
-        <x:v>8</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E9" s="15" t="n">
-        <x:v>8</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="10" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="11" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C10" s="11" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D10" s="11" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E10" s="12" t="n">
         <x:v>25</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="16" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="17" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C11" s="17" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D11" s="17" t="n">
-        <x:v>8</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E11" s="18" t="n">
-        <x:v>8</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="A1:E1"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>